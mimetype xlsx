--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -33,60 +33,60 @@
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Hockey\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{55CF9E55-7DB2-4882-AA0E-A5B4A3C0666B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0413CED7-45D7-43BD-8AF0-20F19026A112}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="500" firstSheet="25" activeTab="28" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="500" firstSheet="31" activeTab="33" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Grundschema 2023-2024" sheetId="1" r:id="rId1"/>
     <sheet name="Grundschema 2024-2025" sheetId="2" r:id="rId2"/>
     <sheet name="Grundschema 2025-2026" sheetId="33" r:id="rId3"/>
     <sheet name="V.36" sheetId="3" r:id="rId4"/>
     <sheet name="V.37" sheetId="4" r:id="rId5"/>
     <sheet name="V.38" sheetId="5" r:id="rId6"/>
     <sheet name="V.39" sheetId="6" r:id="rId7"/>
     <sheet name="V.40" sheetId="7" r:id="rId8"/>
     <sheet name="V.41" sheetId="8" r:id="rId9"/>
     <sheet name="V42" sheetId="9" r:id="rId10"/>
     <sheet name="V.43" sheetId="10" r:id="rId11"/>
     <sheet name="V.44" sheetId="11" r:id="rId12"/>
     <sheet name="V.45" sheetId="12" r:id="rId13"/>
     <sheet name="V.46" sheetId="13" r:id="rId14"/>
     <sheet name="V.47" sheetId="14" r:id="rId15"/>
     <sheet name="V.48" sheetId="15" r:id="rId16"/>
     <sheet name="V.49" sheetId="16" r:id="rId17"/>
     <sheet name="V.50" sheetId="17" r:id="rId18"/>
     <sheet name="V.51" sheetId="18" r:id="rId19"/>
     <sheet name="V.52" sheetId="19" r:id="rId20"/>
     <sheet name="V.1" sheetId="20" r:id="rId21"/>
     <sheet name="V.2" sheetId="21" r:id="rId22"/>
     <sheet name="Uterinken" sheetId="22" r:id="rId23"/>
@@ -104,51 +104,51 @@
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2199" uniqueCount="563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2188" uniqueCount="585">
   <si>
     <t>Tider</t>
   </si>
   <si>
     <t>Måndag</t>
   </si>
   <si>
     <t>Tisdag</t>
   </si>
   <si>
     <t>Onsdag</t>
   </si>
   <si>
     <t>Torsdag</t>
   </si>
   <si>
     <t>Fredag</t>
   </si>
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>Söndag</t>
   </si>
   <si>
@@ -1961,233 +1961,303 @@
   <si>
     <t>Lördag 21/2</t>
   </si>
   <si>
     <t>Söndag 22/2</t>
   </si>
   <si>
     <t xml:space="preserve">NUS </t>
   </si>
   <si>
     <t>NUS</t>
   </si>
   <si>
     <t>Match U16 Reg.</t>
   </si>
   <si>
     <t>Kl.17.00</t>
   </si>
   <si>
     <t>B/Ö/N -Kramfors</t>
   </si>
   <si>
     <t>Ev.</t>
   </si>
   <si>
+    <t xml:space="preserve">BIK Dam </t>
+  </si>
+  <si>
     <t>A-LAG BORTA</t>
   </si>
   <si>
     <t>Tider V.9</t>
   </si>
   <si>
     <t>Måndag 23/2</t>
   </si>
   <si>
     <t>Tisdag 24/2</t>
   </si>
   <si>
     <t>Onsdag 25/2</t>
   </si>
   <si>
     <t>Torsdag 26/2</t>
   </si>
   <si>
     <t>Fredag 27/2</t>
   </si>
   <si>
     <t>Lördag 28/2</t>
   </si>
   <si>
     <t>Söndag 1/3</t>
   </si>
   <si>
     <t>Skola 09.00-9.45</t>
   </si>
   <si>
     <t xml:space="preserve">Skola </t>
   </si>
   <si>
     <t>Sörgård 10.00-11.00</t>
   </si>
   <si>
     <t>8.30-13.00</t>
   </si>
   <si>
     <t>BIK -Järvsö</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Castor Konståkning 17:30-19:00 </t>
+  </si>
+  <si>
+    <t>Skridskodisco 19.00</t>
   </si>
   <si>
     <t>A-LAG BORTA
 U16 borta svl</t>
   </si>
   <si>
     <t>Tider V.10</t>
   </si>
   <si>
     <t>Måndag 2/3</t>
   </si>
   <si>
     <t>Tisdag 3/3</t>
   </si>
   <si>
     <t>Onsdag 4/3</t>
   </si>
   <si>
     <t>Torsdag 5/3</t>
   </si>
   <si>
     <t>Fredag 6/3</t>
   </si>
   <si>
     <t>Lördag 7/3</t>
   </si>
   <si>
     <t>Söndag 8/3</t>
   </si>
   <si>
+    <t>16:25-17:20
+Målvaktstr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16:25-17:20
+BIK U10          </t>
+  </si>
+  <si>
+    <t>17:35-18:30
+BIK U16</t>
+  </si>
+  <si>
     <t xml:space="preserve">BIK U10/U11           </t>
   </si>
   <si>
+    <t xml:space="preserve">17:35-18:30
+BIK U12/U13             </t>
+  </si>
+  <si>
     <t>BIK - KB65</t>
   </si>
   <si>
     <t>Tider V.11</t>
   </si>
   <si>
     <t>Måndag 9/3</t>
   </si>
   <si>
     <t>Tisdag 10/3</t>
   </si>
   <si>
     <t>Onsdag 11/3</t>
   </si>
   <si>
     <t>Torsdag 12/3</t>
   </si>
   <si>
     <t>Fredag 13/3</t>
   </si>
   <si>
     <t>Lördag 14/3</t>
   </si>
   <si>
     <t>Söndag 15/3</t>
   </si>
   <si>
     <t>13.30</t>
   </si>
   <si>
     <t>B/Ö/S - TEG SK</t>
   </si>
   <si>
-    <t>17.00</t>
-[...1 lines deleted...]
-  <si>
     <t>B/Ö/S - Timrå</t>
   </si>
   <si>
+    <t xml:space="preserve"> Match U13 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.00 </t>
+  </si>
+  <si>
     <t>Tider V.12</t>
   </si>
   <si>
     <t>Måndag 16/3</t>
   </si>
   <si>
     <t>Tisdag 17/3</t>
   </si>
   <si>
     <t>Onsdag 18/3</t>
   </si>
   <si>
     <t>Torsdag 19/3</t>
   </si>
   <si>
     <t>Fredag 20/3</t>
   </si>
   <si>
     <t>Lördag 21/3</t>
   </si>
   <si>
     <t>Söndag 22/3</t>
   </si>
   <si>
     <t>Tider V.13</t>
   </si>
   <si>
     <t>Måndag 23/3</t>
   </si>
   <si>
     <t>Tisdag 24/3</t>
   </si>
   <si>
     <t>Onsdag 25/3</t>
   </si>
   <si>
     <t>Torsdag 26/3</t>
   </si>
   <si>
     <t>Fredag 27/3</t>
   </si>
   <si>
     <t>Lördag 28/3</t>
   </si>
   <si>
     <t>Söndag 29/3</t>
   </si>
   <si>
-    <t>Parasport</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">BIK Dam </t>
+    <t>ÖIK- Björklöven</t>
+  </si>
+  <si>
+    <t>ÖIK - Björklöven</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BIK U10          </t>
+  </si>
+  <si>
+    <t>BIK -Bräcke</t>
+  </si>
+  <si>
+    <t>BIK U11 Föräldr. Match</t>
+  </si>
+  <si>
+    <t>18.00</t>
+  </si>
+  <si>
+    <t>Ösd Konståkning</t>
+  </si>
+  <si>
+    <t>12.25-14.50</t>
+  </si>
+  <si>
+    <t>Tjej- Cup</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BIK - Järpen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">U13 </t>
+  </si>
+  <si>
+    <t>Tr.match U13</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SKRIDSKOSKOLA  Avslutning</t>
+  </si>
+  <si>
+    <t>12.25-16.00</t>
+  </si>
+  <si>
+    <t>Castor 18.30-20.00</t>
+  </si>
+  <si>
+    <t>Castor 16.30-18.00</t>
+  </si>
+  <si>
+    <t>BIK U9  kl.16.00-17.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BIK  U11           </t>
+  </si>
+  <si>
+    <t>J/H</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12.25-14.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="52" x14ac:knownFonts="1">
+  <fonts count="54" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2489,52 +2559,66 @@
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="50">
+  <fills count="60">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FFE7E6E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
@@ -2733,99 +2817,159 @@
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor rgb="FFE7E6E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor rgb="FFE7E6E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor rgb="FF993300"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor rgb="FFE7E6E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor rgb="FFE7E6E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B0F0"/>
+        <bgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B0F0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B0F0"/>
+        <bgColor rgb="FFE7E6E6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor rgb="FFE7E6E6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFCCCCFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor rgb="FFFFFF00"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor rgb="FFFFFF00"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor rgb="FFE7E6E6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
@@ -2958,51 +3102,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="384">
+  <cellXfs count="423">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3803,102 +3947,87 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="20" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="27" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="35" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="37" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="34" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
@@ -3957,149 +4086,275 @@
     <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="38" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="39" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="34" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="40" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="40" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="42" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="41" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="43" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="42" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="44" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="43" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="45" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="44" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="43" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="42" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="45" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="44" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="43" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="42" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="45" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="44" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="45" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="44" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="46" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="45" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="47" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="46" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="48" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="47" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="47" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="46" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="49" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="48" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="36" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="35" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="41" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="43" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="42" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="44" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="44" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="49" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="50" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="49" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="51" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="51" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="51" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="36" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="19" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="36" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="52" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="53" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="54" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="36" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="35" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="55" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="44" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="56" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="43" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="44" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="45" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="57" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="58" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="59" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFC5E0B4"/>
       <rgbColor rgb="FF808080"/>
@@ -4569,50 +4824,54 @@
 
 <file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings30.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings31.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings32.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings33.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings34.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10470,51 +10729,51 @@
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="119"/>
       <c r="E7" s="120"/>
       <c r="F7" s="80"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107"/>
       <c r="D8" s="121"/>
       <c r="E8" s="122"/>
       <c r="F8" s="123"/>
       <c r="G8" s="42"/>
-      <c r="H8" s="302" t="s">
+      <c r="H8" s="301" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="124"/>
       <c r="E9" s="125"/>
       <c r="F9" s="80"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="126"/>
       <c r="E10" s="116"/>
       <c r="F10" s="127"/>
       <c r="G10" s="42"/>
@@ -10545,77 +10804,77 @@
       <c r="H12" s="42"/>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="80"/>
       <c r="E13" s="80"/>
       <c r="F13" s="80"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C14" s="42"/>
       <c r="D14" s="128"/>
       <c r="E14" s="129"/>
       <c r="F14" s="130"/>
-      <c r="G14" s="302" t="s">
+      <c r="G14" s="301" t="s">
         <v>382</v>
       </c>
       <c r="H14" s="53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="111"/>
       <c r="D15" s="80"/>
       <c r="E15" s="80"/>
       <c r="F15" s="80"/>
       <c r="G15" s="5"/>
       <c r="H15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
-      <c r="C16" s="304"/>
+      <c r="C16" s="303"/>
       <c r="D16" s="128"/>
       <c r="E16" s="131"/>
       <c r="F16" s="128"/>
       <c r="G16" s="21"/>
       <c r="H16" s="63" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="80"/>
       <c r="E17" s="80"/>
       <c r="F17" s="120"/>
       <c r="G17" s="5"/>
       <c r="H17" s="44"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="154" t="s">
@@ -11066,51 +11325,51 @@
       </c>
       <c r="G18" s="1"/>
       <c r="H18" s="53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="80"/>
       <c r="E19" s="80"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="81" t="s">
         <v>42</v>
       </c>
-      <c r="C20" s="303" t="s">
+      <c r="C20" s="302" t="s">
         <v>396</v>
       </c>
       <c r="D20" s="128"/>
       <c r="E20" s="132"/>
       <c r="F20" s="27"/>
       <c r="G20" s="1"/>
       <c r="H20" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="80"/>
       <c r="E21" s="80"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>51</v>
@@ -11341,106 +11600,106 @@
       <c r="H6" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="86"/>
       <c r="E7" s="22"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107"/>
       <c r="D8" s="110"/>
       <c r="E8" s="56"/>
       <c r="F8" s="12"/>
-      <c r="G8" s="307"/>
+      <c r="G8" s="306"/>
       <c r="H8" s="185" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="87"/>
       <c r="E9" s="44"/>
       <c r="F9" s="5"/>
       <c r="G9" s="34"/>
       <c r="H9" s="65" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="49"/>
       <c r="E10" s="2"/>
       <c r="F10" s="13"/>
-      <c r="G10" s="299"/>
-      <c r="H10" s="306" t="s">
+      <c r="G10" s="298"/>
+      <c r="H10" s="305" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="34"/>
       <c r="H11" s="69"/>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="15"/>
       <c r="D12" s="72"/>
       <c r="E12" s="2"/>
       <c r="F12" s="72"/>
-      <c r="G12" s="299"/>
-      <c r="H12" s="305"/>
+      <c r="G12" s="298"/>
+      <c r="H12" s="304"/>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="40"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>300</v>
@@ -11462,51 +11721,51 @@
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="111"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>98</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>100</v>
       </c>
-      <c r="F16" s="308" t="s">
+      <c r="F16" s="307" t="s">
         <v>408</v>
       </c>
       <c r="G16" s="21"/>
       <c r="H16" s="63" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="22"/>
       <c r="G17" s="5"/>
       <c r="H17" s="44"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>44</v>
@@ -12099,51 +12358,51 @@
       <c r="H6" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="86"/>
       <c r="E7" s="22"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107"/>
       <c r="D8" s="110"/>
       <c r="E8" s="56"/>
       <c r="F8" s="12"/>
-      <c r="G8" s="308" t="s">
+      <c r="G8" s="307" t="s">
         <v>423</v>
       </c>
       <c r="H8" s="77" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="87"/>
       <c r="E9" s="44"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="65" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2"/>
@@ -12156,51 +12415,51 @@
       </c>
       <c r="H10" s="71" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="149" t="s">
         <v>356</v>
       </c>
       <c r="H11" s="65"/>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="15"/>
-      <c r="D12" s="320"/>
+      <c r="D12" s="315"/>
       <c r="E12" s="2"/>
       <c r="F12" s="72"/>
       <c r="G12" s="200" t="s">
         <v>425</v>
       </c>
       <c r="H12" s="71" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
@@ -12329,51 +12588,51 @@
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="69"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="E22" s="320"/>
+      <c r="E22" s="315"/>
       <c r="F22" s="70"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="26"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="1"/>
@@ -12705,51 +12964,51 @@
       </c>
       <c r="H15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>98</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>214</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>100</v>
       </c>
       <c r="G16" s="71" t="s">
         <v>439</v>
       </c>
-      <c r="H16" s="344" t="s">
+      <c r="H16" s="339" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="48"/>
       <c r="G17" s="184"/>
       <c r="H17" s="44"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
@@ -13129,94 +13388,94 @@
       <c r="F12" s="99"/>
       <c r="G12" s="150" t="s">
         <v>148</v>
       </c>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="40"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="349" t="s">
+      <c r="C14" s="344" t="s">
         <v>455</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>300</v>
       </c>
-      <c r="E14" s="364" t="s">
+      <c r="E14" s="357" t="s">
         <v>456</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>407</v>
       </c>
       <c r="G14" s="15"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="111"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>98</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>214</v>
       </c>
-      <c r="F16" s="308" t="s">
+      <c r="F16" s="307" t="s">
         <v>457</v>
       </c>
       <c r="G16" s="21"/>
       <c r="H16" s="63" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="22"/>
       <c r="G17" s="5"/>
       <c r="H17" s="44"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>44</v>
@@ -13269,51 +13528,51 @@
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="E22" s="352"/>
+      <c r="E22" s="345"/>
       <c r="F22" s="21"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="26"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="1" t="s">
@@ -13520,286 +13779,286 @@
       <c r="H6" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="86"/>
       <c r="E7" s="22"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107"/>
       <c r="D8" s="110"/>
       <c r="E8" s="56"/>
       <c r="F8" s="12"/>
-      <c r="G8" s="300" t="s">
+      <c r="G8" s="299" t="s">
         <v>302</v>
       </c>
       <c r="H8" s="15"/>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="244"/>
       <c r="D9" s="87"/>
       <c r="E9" s="44"/>
       <c r="F9" s="5"/>
-      <c r="G9" s="301" t="s">
+      <c r="G9" s="300" t="s">
         <v>356</v>
       </c>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="317" t="s">
+      <c r="B10" s="312" t="s">
         <v>466</v>
       </c>
       <c r="C10" s="2"/>
-      <c r="D10" s="316"/>
-      <c r="E10" s="317" t="s">
+      <c r="D10" s="311"/>
+      <c r="E10" s="312" t="s">
         <v>466</v>
       </c>
       <c r="F10" s="13"/>
       <c r="G10" s="200" t="s">
         <v>467</v>
       </c>
       <c r="H10" s="15"/>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="318"/>
+      <c r="B11" s="313"/>
       <c r="C11" s="10"/>
       <c r="D11" s="44"/>
-      <c r="E11" s="318"/>
+      <c r="E11" s="313"/>
       <c r="F11" s="5"/>
       <c r="G11" s="34"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="319" t="s">
+      <c r="B12" s="314" t="s">
         <v>468</v>
       </c>
       <c r="C12" s="107"/>
       <c r="D12" s="72"/>
-      <c r="E12" s="319" t="s">
+      <c r="E12" s="314" t="s">
         <v>468</v>
       </c>
       <c r="F12" s="72"/>
-      <c r="G12" s="299"/>
+      <c r="G12" s="298"/>
       <c r="H12" s="15"/>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="182"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="43"/>
       <c r="H13" s="40"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="349" t="s">
+      <c r="C14" s="344" t="s">
         <v>455</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>300</v>
       </c>
       <c r="E14" s="94" t="s">
         <v>93</v>
       </c>
       <c r="F14" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="G14" s="365" t="s">
+      <c r="G14" s="358" t="s">
         <v>469</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="111"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="34"/>
-      <c r="G15" s="366" t="s">
+      <c r="G15" s="359" t="s">
         <v>438</v>
       </c>
       <c r="H15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>98</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>214</v>
       </c>
       <c r="F16" s="51" t="s">
         <v>100</v>
       </c>
-      <c r="G16" s="367" t="s">
+      <c r="G16" s="360" t="s">
         <v>470</v>
       </c>
       <c r="H16" s="63" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
-      <c r="F17" s="345"/>
-      <c r="G17" s="368"/>
+      <c r="F17" s="340"/>
+      <c r="G17" s="361"/>
       <c r="H17" s="44"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E18" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="F18" s="346" t="s">
+      <c r="F18" s="341" t="s">
         <v>471</v>
       </c>
-      <c r="G18" s="369"/>
+      <c r="G18" s="362"/>
       <c r="H18" s="53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="34"/>
-      <c r="F19" s="318"/>
+      <c r="F19" s="313"/>
       <c r="G19" s="170"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="81" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="82" t="s">
         <v>103</v>
       </c>
       <c r="E20" s="90" t="s">
         <v>441</v>
       </c>
-      <c r="F20" s="347" t="s">
+      <c r="F20" s="342" t="s">
         <v>472</v>
       </c>
       <c r="G20" s="46"/>
       <c r="H20" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="34"/>
-      <c r="F21" s="318"/>
+      <c r="F21" s="313"/>
       <c r="G21" s="44"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="F22" s="348"/>
+      <c r="F22" s="343"/>
       <c r="G22" s="56"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="26"/>
       <c r="E23" s="4"/>
       <c r="F23" s="57"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="1" t="s">
         <v>473</v>
@@ -13916,79 +14175,79 @@
         <v>475</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>478</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>479</v>
       </c>
       <c r="G1" s="29" t="s">
         <v>480</v>
       </c>
       <c r="H1" s="29" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B2" s="342" t="s">
+      <c r="B2" s="337" t="s">
         <v>482</v>
       </c>
       <c r="C2" s="281" t="s">
         <v>452</v>
       </c>
-      <c r="D2" s="342" t="s">
+      <c r="D2" s="337" t="s">
         <v>482</v>
       </c>
       <c r="E2" s="281" t="s">
         <v>453</v>
       </c>
-      <c r="F2" s="342" t="s">
+      <c r="F2" s="337" t="s">
         <v>482</v>
       </c>
       <c r="G2" s="74" t="s">
         <v>56</v>
       </c>
       <c r="H2" s="83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
-      <c r="B3" s="343"/>
+      <c r="B3" s="338"/>
       <c r="C3" s="5"/>
-      <c r="D3" s="343"/>
+      <c r="D3" s="338"/>
       <c r="E3" s="5"/>
-      <c r="F3" s="343"/>
+      <c r="F3" s="338"/>
       <c r="G3" s="75"/>
       <c r="H3" s="35"/>
     </row>
     <row r="4" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="30"/>
       <c r="G4" s="76"/>
       <c r="H4" s="84"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
     </row>
@@ -14034,190 +14293,190 @@
         <v>484</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="87"/>
       <c r="E9" s="44"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="149"/>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="49"/>
       <c r="E10" s="2"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
-      <c r="H10" s="333" t="s">
+      <c r="H10" s="328" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="69"/>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="15" t="s">
         <v>485</v>
       </c>
       <c r="D12" s="72"/>
       <c r="E12" s="2"/>
       <c r="F12" s="72"/>
       <c r="G12" s="72"/>
-      <c r="H12" s="334" t="s">
+      <c r="H12" s="329" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="40"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="349" t="s">
+      <c r="C14" s="344" t="s">
         <v>455</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>300</v>
       </c>
       <c r="E14" s="94" t="s">
         <v>93</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>94</v>
       </c>
       <c r="G14" s="199" t="s">
         <v>484</v>
       </c>
       <c r="H14" s="53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="111"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="149"/>
       <c r="H15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>98</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>214</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="G16" s="333" t="s">
+      <c r="G16" s="328" t="s">
         <v>487</v>
       </c>
       <c r="H16" s="63" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="22"/>
       <c r="G17" s="69"/>
       <c r="H17" s="44"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>100</v>
       </c>
-      <c r="G18" s="334" t="s">
+      <c r="G18" s="329" t="s">
         <v>488</v>
       </c>
       <c r="H18" s="53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="81" t="s">
         <v>42</v>
       </c>
@@ -14255,51 +14514,51 @@
       <c r="C22" s="15"/>
       <c r="E22" s="9" t="s">
         <v>104</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="26"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="1"/>
-      <c r="C24" s="330" t="s">
+      <c r="C24" s="325" t="s">
         <v>287</v>
       </c>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -14352,388 +14611,388 @@
     <row r="86" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="96" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="97" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="98" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="99" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="100" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.15748031496062992" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
   <dimension ref="A1:H100"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" customWidth="1"/>
     <col min="2" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" customWidth="1"/>
     <col min="7" max="7" width="20.85546875" customWidth="1"/>
     <col min="8" max="8" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>494</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>495</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>496</v>
       </c>
       <c r="H1" s="29" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B2" s="342" t="s">
+      <c r="B2" s="337" t="s">
         <v>482</v>
       </c>
-      <c r="C2" s="342" t="s">
+      <c r="C2" s="337" t="s">
         <v>482</v>
       </c>
-      <c r="D2" s="342" t="s">
+      <c r="D2" s="337" t="s">
         <v>482</v>
       </c>
-      <c r="E2" s="342" t="s">
+      <c r="E2" s="337" t="s">
         <v>482</v>
       </c>
-      <c r="F2" s="342" t="s">
+      <c r="F2" s="337" t="s">
         <v>482</v>
       </c>
-      <c r="G2" s="377" t="s">
+      <c r="G2" s="369" t="s">
         <v>498</v>
       </c>
       <c r="H2" s="31" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
-      <c r="B3" s="343"/>
-[...4 lines deleted...]
-      <c r="G3" s="378"/>
+      <c r="B3" s="338"/>
+      <c r="C3" s="338"/>
+      <c r="D3" s="338"/>
+      <c r="E3" s="338"/>
+      <c r="F3" s="338"/>
+      <c r="G3" s="370"/>
       <c r="H3" s="35"/>
     </row>
     <row r="4" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="30"/>
-      <c r="G4" s="379"/>
+      <c r="G4" s="371"/>
       <c r="H4" s="84"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="182"/>
       <c r="H5" s="40"/>
     </row>
     <row r="6" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="85"/>
       <c r="E6" s="2"/>
       <c r="F6" s="30"/>
-      <c r="G6" s="355"/>
+      <c r="G6" s="348"/>
       <c r="H6" s="171" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="86"/>
       <c r="E7" s="22"/>
       <c r="F7" s="34"/>
-      <c r="G7" s="356"/>
-      <c r="H7" s="353"/>
+      <c r="G7" s="349"/>
+      <c r="H7" s="346"/>
     </row>
     <row r="8" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107"/>
       <c r="D8" s="110"/>
       <c r="E8" s="56"/>
       <c r="F8" s="58"/>
-      <c r="G8" s="357" t="s">
+      <c r="G8" s="350" t="s">
         <v>498</v>
       </c>
-      <c r="H8" s="360" t="s">
+      <c r="H8" s="353" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="87"/>
       <c r="E9" s="44"/>
       <c r="F9" s="34"/>
-      <c r="G9" s="356"/>
-      <c r="H9" s="361"/>
+      <c r="G9" s="349"/>
+      <c r="H9" s="354"/>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="317" t="s">
+      <c r="B10" s="312" t="s">
         <v>466</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="49"/>
-      <c r="E10" s="317" t="s">
+      <c r="E10" s="312" t="s">
         <v>466</v>
       </c>
       <c r="F10" s="50"/>
-      <c r="G10" s="358"/>
-      <c r="H10" s="362"/>
+      <c r="G10" s="351"/>
+      <c r="H10" s="355"/>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="318"/>
+      <c r="B11" s="313"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
-      <c r="E11" s="318"/>
+      <c r="E11" s="313"/>
       <c r="F11" s="34"/>
-      <c r="G11" s="359"/>
-      <c r="H11" s="361"/>
+      <c r="G11" s="352"/>
+      <c r="H11" s="354"/>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="319" t="s">
+      <c r="B12" s="314" t="s">
         <v>468</v>
       </c>
       <c r="C12" s="15"/>
       <c r="D12" s="72"/>
-      <c r="E12" s="319" t="s">
+      <c r="E12" s="314" t="s">
         <v>468</v>
       </c>
       <c r="F12" s="72"/>
-      <c r="G12" s="354"/>
-      <c r="H12" s="363"/>
+      <c r="G12" s="347"/>
+      <c r="H12" s="356"/>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="182"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="349" t="s">
+      <c r="C14" s="344" t="s">
         <v>455</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>300</v>
       </c>
       <c r="E14" s="94" t="s">
         <v>93</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>94</v>
       </c>
-      <c r="G14" s="370" t="s">
+      <c r="G14" s="363" t="s">
         <v>500</v>
       </c>
-      <c r="H14" s="374" t="s">
+      <c r="H14" s="367" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="111"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
-      <c r="G15" s="371"/>
+      <c r="G15" s="364"/>
       <c r="H15" s="65" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>98</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>214</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>100</v>
       </c>
-      <c r="G16" s="372" t="s">
+      <c r="G16" s="365" t="s">
         <v>169</v>
       </c>
       <c r="H16" s="97" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="48"/>
-      <c r="G17" s="371"/>
+      <c r="G17" s="364"/>
       <c r="H17" s="65"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E18" s="45" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="145" t="s">
         <v>237</v>
       </c>
-      <c r="G18" s="373" t="s">
+      <c r="G18" s="366" t="s">
         <v>503</v>
       </c>
-      <c r="H18" s="375"/>
+      <c r="H18" s="368"/>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="34"/>
       <c r="F19" s="143" t="s">
         <v>133</v>
       </c>
       <c r="G19" s="44"/>
       <c r="H19" s="40"/>
     </row>
     <row r="20" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="81" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="82" t="s">
         <v>103</v>
       </c>
       <c r="E20" s="90" t="s">
-        <v>562</v>
+        <v>504</v>
       </c>
       <c r="F20" s="146" t="s">
         <v>286</v>
       </c>
       <c r="G20" s="46"/>
       <c r="H20" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="34"/>
       <c r="F21" s="143"/>
       <c r="G21" s="44"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
@@ -14746,57 +15005,57 @@
       </c>
       <c r="E22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="144"/>
       <c r="G22" s="56"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="26"/>
       <c r="E23" s="4"/>
       <c r="F23" s="57"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="1"/>
-      <c r="C24" s="330" t="s">
-        <v>504</v>
+      <c r="C24" s="325" t="s">
+        <v>505</v>
       </c>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
-      <c r="F24" s="330" t="s">
-        <v>504</v>
+      <c r="F24" s="325" t="s">
+        <v>505</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -15311,445 +15570,440 @@
     <row r="87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="96" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="97" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="98" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="99" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="100" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" customWidth="1"/>
     <col min="2" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" customWidth="1"/>
     <col min="7" max="7" width="20.85546875" customWidth="1"/>
     <col min="8" max="8" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B1" s="29" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E1" s="29" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G1" s="29" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H1" s="29" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="241" t="s">
         <v>55</v>
       </c>
-      <c r="B2" s="342" t="s">
+      <c r="B2" s="337" t="s">
         <v>482</v>
       </c>
-      <c r="C2" s="342" t="s">
+      <c r="C2" s="337" t="s">
         <v>482</v>
       </c>
-      <c r="D2" s="342" t="s">
+      <c r="D2" s="337" t="s">
         <v>482</v>
       </c>
-      <c r="E2" s="317"/>
-[...1 lines deleted...]
-        <v>513</v>
+      <c r="E2" s="312"/>
+      <c r="F2" s="324" t="s">
+        <v>514</v>
       </c>
       <c r="G2" s="74" t="s">
         <v>56</v>
       </c>
       <c r="H2" s="83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="341"/>
-[...3 lines deleted...]
-      <c r="E3" s="318"/>
+      <c r="A3" s="336"/>
+      <c r="B3" s="338"/>
+      <c r="C3" s="338"/>
+      <c r="D3" s="338"/>
+      <c r="E3" s="313"/>
       <c r="F3" s="192"/>
       <c r="G3" s="75"/>
       <c r="H3" s="35"/>
     </row>
     <row r="4" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="49"/>
       <c r="C4" s="2"/>
       <c r="D4" s="30"/>
-      <c r="E4" s="324" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="340" t="s">
+      <c r="E4" s="319" t="s">
         <v>515</v>
+      </c>
+      <c r="F4" s="335" t="s">
+        <v>516</v>
       </c>
       <c r="G4" s="76"/>
       <c r="H4" s="84"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="34"/>
-      <c r="E5" s="325" t="s">
-        <v>516</v>
+      <c r="E5" s="320" t="s">
+        <v>517</v>
       </c>
       <c r="F5" s="44"/>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
     </row>
     <row r="6" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
-      <c r="D6" s="321"/>
-      <c r="E6" s="326"/>
+      <c r="D6" s="316"/>
+      <c r="E6" s="321"/>
       <c r="F6" s="56"/>
       <c r="G6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="260"/>
-      <c r="E7" s="327"/>
+      <c r="E7" s="322"/>
       <c r="F7" s="44"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107"/>
-      <c r="D8" s="322"/>
-[...1 lines deleted...]
-      <c r="F8" s="323"/>
+      <c r="D8" s="317"/>
+      <c r="E8" s="323"/>
+      <c r="F8" s="318"/>
       <c r="G8" s="92" t="s">
         <v>285</v>
       </c>
       <c r="H8" s="15"/>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="87"/>
       <c r="E9" s="170"/>
       <c r="F9" s="5"/>
       <c r="G9" s="164"/>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="49"/>
       <c r="E10" s="2"/>
       <c r="F10" s="13"/>
-      <c r="G10" s="331" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G10" s="326" t="s">
+        <v>518</v>
+      </c>
+      <c r="H10" s="21"/>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="164"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="15"/>
       <c r="D12" s="72"/>
       <c r="E12" s="2"/>
       <c r="F12" s="72"/>
-      <c r="G12" s="332" t="s">
+      <c r="G12" s="327" t="s">
         <v>148</v>
       </c>
       <c r="H12" s="15"/>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="349" t="s">
+      <c r="C14" s="344" t="s">
         <v>455</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>300</v>
       </c>
       <c r="E14" s="94" t="s">
         <v>93</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>94</v>
       </c>
       <c r="G14" s="15"/>
       <c r="H14" s="53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="111"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>98</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>214</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="G16" s="21" t="s">
-        <v>560</v>
+      <c r="G16" s="420" t="s">
+        <v>519</v>
       </c>
       <c r="H16" s="63" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="22"/>
-      <c r="G17" s="5"/>
+      <c r="G17" s="421"/>
       <c r="H17" s="44"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="F18" s="16" t="s">
-[...3 lines deleted...]
-      <c r="H18" s="53"/>
+      <c r="F18" s="374" t="s">
+        <v>520</v>
+      </c>
+      <c r="G18" s="422"/>
+      <c r="H18" s="15"/>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
-      <c r="E19" s="5"/>
-[...1 lines deleted...]
-      <c r="G19" s="5"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="375"/>
+      <c r="G19" s="44"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="81" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="15"/>
-      <c r="D20" s="82" t="s">
-        <v>103</v>
+      <c r="D20" s="9" t="s">
+        <v>104</v>
       </c>
       <c r="E20" s="90" t="s">
         <v>441</v>
       </c>
-      <c r="F20" s="380" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F20" s="376"/>
       <c r="G20" s="1"/>
       <c r="H20" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
-      <c r="E21" s="5"/>
-[...1 lines deleted...]
-      <c r="G21" s="5"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="377"/>
+      <c r="G21" s="44"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="15"/>
-      <c r="E22" s="9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D22" s="82" t="s">
+        <v>103</v>
+      </c>
+      <c r="E22" s="28"/>
+      <c r="F22" s="378"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="26"/>
-      <c r="E23" s="4"/>
-[...1 lines deleted...]
-      <c r="G23" s="4"/>
+      <c r="E23" s="67"/>
+      <c r="F23" s="379"/>
+      <c r="G23" s="112"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
-      <c r="F24" s="1"/>
+      <c r="F24" s="55"/>
       <c r="G24" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H24" s="285" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -15785,98 +16039,101 @@
     <row r="77" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="78" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="79" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="80" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="96" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="97" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="98" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="99" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="100" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="G16:G18"/>
+  </mergeCells>
   <pageMargins left="0.23611111111111099" right="0.23611111111111099" top="0.35416666666666702" bottom="0.35416666666666702" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1D00-000000000000}">
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" customWidth="1"/>
     <col min="2" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" customWidth="1"/>
     <col min="7" max="7" width="20.85546875" customWidth="1"/>
     <col min="8" max="8" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G1" s="29" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="H1" s="29" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="30"/>
       <c r="G2" s="74" t="s">
         <v>56</v>
       </c>
       <c r="H2" s="83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="34"/>
@@ -15935,266 +16192,267 @@
     </row>
     <row r="8" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107"/>
       <c r="D8" s="110"/>
       <c r="E8" s="56"/>
       <c r="F8" s="12"/>
       <c r="G8" s="24" t="s">
         <v>44</v>
       </c>
       <c r="H8" s="15"/>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="87"/>
       <c r="E9" s="44"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
-      <c r="H9" s="337" t="s">
+      <c r="H9" s="332" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="49"/>
       <c r="E10" s="2"/>
       <c r="F10" s="13"/>
       <c r="G10" s="15"/>
       <c r="H10" s="174"/>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
-      <c r="H11" s="338" t="s">
+      <c r="H11" s="333" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="15"/>
       <c r="D12" s="72"/>
       <c r="E12" s="2"/>
       <c r="F12" s="72"/>
       <c r="G12" s="15"/>
       <c r="H12" s="65" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
-      <c r="H13" s="339"/>
+      <c r="H13" s="334"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="349" t="s">
-        <v>455</v>
+      <c r="C14" s="344" t="s">
+        <v>530</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>300</v>
       </c>
       <c r="E14" s="94" t="s">
         <v>93</v>
       </c>
       <c r="F14" s="17" t="s">
-        <v>94</v>
+        <v>531</v>
       </c>
       <c r="G14" s="15"/>
       <c r="H14" s="53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
-      <c r="C16" s="9" t="s">
-        <v>29</v>
+      <c r="C16" s="16" t="s">
+        <v>532</v>
       </c>
       <c r="D16" s="17" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>214</v>
       </c>
       <c r="F16" s="16" t="s">
-        <v>100</v>
+        <v>534</v>
       </c>
       <c r="G16" s="21"/>
       <c r="H16" s="63" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="43"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="22"/>
       <c r="G17" s="5"/>
       <c r="H17" s="44"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="C18" s="337" t="s">
+      <c r="C18" s="332" t="s">
         <v>484</v>
       </c>
-      <c r="D18" s="335" t="s">
+      <c r="D18" s="330" t="s">
         <v>91</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="F18" s="337" t="s">
+      <c r="F18" s="332" t="s">
         <v>484</v>
       </c>
       <c r="G18" s="1"/>
       <c r="H18" s="53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="34"/>
       <c r="C19" s="174"/>
       <c r="D19" s="44"/>
       <c r="E19" s="5"/>
       <c r="F19" s="174"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="90" t="s">
         <v>42</v>
       </c>
-      <c r="C20" s="338" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="C20" s="333" t="s">
+        <v>535</v>
+      </c>
+      <c r="D20" s="330" t="s">
+        <v>104</v>
       </c>
       <c r="E20" s="90" t="s">
         <v>441</v>
       </c>
-      <c r="F20" s="338" t="s">
+      <c r="F20" s="333" t="s">
         <v>369</v>
       </c>
       <c r="G20" s="1"/>
       <c r="H20" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="65" t="s">
         <v>133</v>
       </c>
       <c r="D21" s="44"/>
       <c r="E21" s="5"/>
       <c r="F21" s="65" t="s">
         <v>133</v>
       </c>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>104</v>
       </c>
-      <c r="C22" s="339"/>
-[...3 lines deleted...]
-      <c r="F22" s="339"/>
+      <c r="C22" s="334"/>
+      <c r="D22" s="331" t="s">
+        <v>103</v>
+      </c>
+      <c r="E22" s="28"/>
+      <c r="F22" s="334"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="57"/>
       <c r="D23" s="26"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
@@ -16265,88 +16523,88 @@
     <row r="87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="96" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="97" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="98" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="99" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="100" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1E00-000000000000}">
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" customWidth="1"/>
     <col min="2" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" customWidth="1"/>
     <col min="7" max="7" width="20.85546875" customWidth="1"/>
     <col min="8" max="8" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="G1" s="29" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="H1" s="29" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="30"/>
       <c r="G2" s="74" t="s">
         <v>56</v>
       </c>
       <c r="H2" s="83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="34"/>
@@ -16393,271 +16651,270 @@
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="86"/>
       <c r="E7" s="22"/>
       <c r="F7" s="5"/>
       <c r="G7" s="43"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107"/>
       <c r="D8" s="110"/>
       <c r="E8" s="56"/>
       <c r="F8" s="58"/>
       <c r="G8" s="185" t="s">
         <v>192</v>
       </c>
-      <c r="H8" s="68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H8" s="72"/>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="87"/>
       <c r="E9" s="44"/>
       <c r="F9" s="34"/>
-      <c r="G9" s="310" t="s">
-        <v>537</v>
+      <c r="G9" s="309" t="s">
+        <v>544</v>
       </c>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="49"/>
       <c r="E10" s="2"/>
       <c r="F10" s="50"/>
-      <c r="G10" s="311" t="s">
-        <v>538</v>
+      <c r="G10" s="310" t="s">
+        <v>545</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="34"/>
       <c r="G11" s="184"/>
-      <c r="H11" s="5"/>
+      <c r="H11" s="43"/>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="15"/>
       <c r="D12" s="72"/>
       <c r="E12" s="2"/>
       <c r="F12" s="99"/>
-      <c r="G12" s="309"/>
-      <c r="H12" s="1"/>
+      <c r="G12" s="385"/>
+      <c r="H12" s="387" t="s">
+        <v>569</v>
+      </c>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
-      <c r="G13" s="40"/>
-      <c r="H13" s="5"/>
+      <c r="G13" s="181"/>
+      <c r="H13" s="386"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="349" t="s">
+      <c r="C14" s="344" t="s">
         <v>455</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>300</v>
       </c>
       <c r="E14" s="94" t="s">
         <v>93</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>94</v>
       </c>
       <c r="G14" s="15"/>
-      <c r="H14" s="185" t="s">
+      <c r="H14" s="310" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="111"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
-      <c r="H15" s="310" t="s">
-        <v>539</v>
+      <c r="H15" s="309" t="s">
+        <v>570</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>98</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>214</v>
       </c>
-      <c r="F16" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F16" s="21"/>
       <c r="G16" s="21"/>
-      <c r="H16" s="311" t="s">
-        <v>540</v>
+      <c r="H16" s="310" t="s">
+        <v>546</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="22"/>
       <c r="G17" s="5"/>
       <c r="H17" s="184"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="240"/>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="E18" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="15"/>
+      <c r="E18" s="240"/>
+      <c r="F18" s="380" t="s">
+        <v>547</v>
+      </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="309"/>
+      <c r="H18" s="308"/>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
-      <c r="E19" s="5"/>
-[...1 lines deleted...]
-      <c r="G19" s="5"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="373" t="s">
+        <v>548</v>
+      </c>
+      <c r="G19" s="44"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B20" s="81" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="82" t="s">
+      <c r="B20" s="82" t="s">
         <v>103</v>
+      </c>
+      <c r="C20" s="240"/>
+      <c r="D20" s="9" t="s">
+        <v>104</v>
       </c>
       <c r="E20" s="90" t="s">
         <v>441</v>
       </c>
-      <c r="F20" s="27"/>
+      <c r="F20" s="372" t="s">
+        <v>568</v>
+      </c>
       <c r="G20" s="1"/>
       <c r="H20" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="15"/>
-      <c r="E22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="82" t="s">
+        <v>103</v>
+      </c>
+      <c r="E22" s="28"/>
       <c r="F22" s="21"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="26"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="1"/>
@@ -16728,422 +16985,419 @@
     <row r="86" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="96" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="97" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="98" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="99" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="100" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1F00-000000000000}">
   <dimension ref="A1:H100"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" customWidth="1"/>
     <col min="2" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" customWidth="1"/>
     <col min="7" max="7" width="20.85546875" customWidth="1"/>
     <col min="8" max="8" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="G1" s="29" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="H1" s="29" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="30"/>
-      <c r="G2" s="74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G2" s="30"/>
       <c r="H2" s="83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="34"/>
-      <c r="G3" s="75"/>
+      <c r="G3" s="34"/>
       <c r="H3" s="35"/>
     </row>
     <row r="4" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="30"/>
-      <c r="G4" s="76"/>
-      <c r="H4" s="84"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="68"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
     </row>
     <row r="6" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="85"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="86"/>
       <c r="E7" s="22"/>
       <c r="F7" s="5"/>
-      <c r="G7" s="5"/>
+      <c r="G7" s="43"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107"/>
-      <c r="D8" s="110"/>
+      <c r="D8" s="403"/>
       <c r="E8" s="56"/>
-      <c r="F8" s="58"/>
-[...1 lines deleted...]
-      <c r="H8" s="312" t="s">
+      <c r="F8" s="298"/>
+      <c r="G8" s="392" t="s">
+        <v>571</v>
+      </c>
+      <c r="H8" s="389" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="87"/>
       <c r="E9" s="44"/>
       <c r="F9" s="34"/>
-      <c r="G9" s="34"/>
-      <c r="H9" s="313"/>
+      <c r="G9" s="393" t="s">
+        <v>572</v>
+      </c>
+      <c r="H9" s="390"/>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="49"/>
       <c r="E10" s="2"/>
-      <c r="F10" s="50"/>
-[...2 lines deleted...]
-        <v>356</v>
+      <c r="F10" s="388"/>
+      <c r="G10" s="394"/>
+      <c r="H10" s="391" t="s">
+        <v>566</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
-      <c r="F11" s="34"/>
-[...1 lines deleted...]
-      <c r="H11" s="313"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="383" t="s">
+        <v>356</v>
+      </c>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="15"/>
       <c r="D12" s="72"/>
-      <c r="E12" s="2"/>
-[...4 lines deleted...]
-      </c>
+      <c r="E12" s="13"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="384"/>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
-      <c r="F13" s="5"/>
-      <c r="G13" s="5"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="349" t="s">
+      <c r="C14" s="344" t="s">
         <v>455</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>300</v>
       </c>
       <c r="E14" s="94" t="s">
         <v>93</v>
       </c>
       <c r="F14" s="17" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="G14" s="312" t="s">
+        <v>582</v>
+      </c>
+      <c r="G14" s="381" t="s">
         <v>500</v>
       </c>
-      <c r="H14" s="53" t="s">
-        <v>95</v>
+      <c r="H14" s="402" t="s">
+        <v>581</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="111"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
-      <c r="F15" s="5"/>
-      <c r="G15" s="313"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="382"/>
       <c r="H15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>98</v>
       </c>
-      <c r="E16" s="19" t="s">
-[...9 lines deleted...]
-        <v>101</v>
+      <c r="E16" s="397" t="s">
+        <v>577</v>
+      </c>
+      <c r="F16" s="77" t="s">
+        <v>576</v>
+      </c>
+      <c r="G16" s="398" t="s">
+        <v>565</v>
+      </c>
+      <c r="H16" s="68" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
-      <c r="E17" s="5"/>
-[...1 lines deleted...]
-      <c r="G17" s="313"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="400" t="s">
+        <v>574</v>
+      </c>
+      <c r="G17" s="391" t="s">
+        <v>169</v>
+      </c>
       <c r="H17" s="44"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="24" t="s">
-        <v>44</v>
+      <c r="B18" s="82" t="s">
+        <v>103</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="E18" s="24" t="s">
-[...7 lines deleted...]
-        <v>102</v>
+      <c r="E18" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="401" t="s">
+        <v>575</v>
+      </c>
+      <c r="G18" s="399"/>
+      <c r="H18" s="25" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
-      <c r="F19" s="5"/>
+      <c r="F19" s="40"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B20" s="81" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B20" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" s="240"/>
+      <c r="D20" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="E20" s="395"/>
       <c r="F20" s="27"/>
-      <c r="G20" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G20" s="405" t="s">
+        <v>579</v>
+      </c>
+      <c r="H20" s="404"/>
     </row>
     <row r="21" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B22" s="345"/>
       <c r="C22" s="15"/>
-      <c r="E22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="72"/>
+      <c r="E22" s="28"/>
       <c r="F22" s="21"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="26"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -17185,420 +17439,411 @@
     <row r="77" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="78" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="79" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="80" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="96" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="97" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="98" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="99" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="100" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8346B89C-4856-440F-945F-B34A64A1660C}">
   <dimension ref="A1:H100"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" customWidth="1"/>
     <col min="2" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" customWidth="1"/>
     <col min="7" max="7" width="20.85546875" customWidth="1"/>
     <col min="8" max="8" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="G1" s="29" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="H1" s="29" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="30"/>
       <c r="G2" s="74" t="s">
         <v>56</v>
       </c>
-      <c r="H2" s="83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H2" s="414"/>
     </row>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="34"/>
       <c r="G3" s="75"/>
-      <c r="H3" s="298" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H3" s="415"/>
     </row>
     <row r="4" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="30"/>
       <c r="G4" s="76"/>
-      <c r="H4" s="350" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H4" s="416"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="181"/>
-      <c r="H5" s="351"/>
+      <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="85"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="221" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="376"/>
+      <c r="H6" s="221" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="86"/>
       <c r="E7" s="22"/>
       <c r="F7" s="5"/>
-      <c r="G7" s="34"/>
-      <c r="H7" s="68"/>
+      <c r="G7" s="244"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107"/>
       <c r="D8" s="110"/>
       <c r="E8" s="56"/>
-      <c r="F8" s="12"/>
-[...1 lines deleted...]
-      <c r="H8" s="68"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="408" t="s">
+        <v>573</v>
+      </c>
+      <c r="H8" s="411" t="s">
+        <v>583</v>
+      </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="87"/>
       <c r="E9" s="44"/>
-      <c r="F9" s="5"/>
-[...1 lines deleted...]
-      <c r="H9" s="40"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="409"/>
+      <c r="H9" s="412"/>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="49"/>
       <c r="E10" s="2"/>
-      <c r="F10" s="13"/>
-[...1 lines deleted...]
-      <c r="H10" s="15"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="410" t="s">
+        <v>578</v>
+      </c>
+      <c r="H10" s="413" t="s">
+        <v>584</v>
+      </c>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
-      <c r="F11" s="5"/>
-[...1 lines deleted...]
-      <c r="H11" s="5"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="69"/>
+      <c r="H11" s="170"/>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="15"/>
       <c r="D12" s="72"/>
       <c r="E12" s="2"/>
-      <c r="F12" s="72"/>
-[...3 lines deleted...]
-      </c>
+      <c r="F12" s="99"/>
+      <c r="G12" s="396"/>
+      <c r="H12" s="280"/>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
-      <c r="F13" s="5"/>
-[...1 lines deleted...]
-      <c r="H13" s="5"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="43"/>
+      <c r="H13" s="44"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="C14" s="349" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="240"/>
       <c r="D14" s="16" t="s">
         <v>300</v>
       </c>
       <c r="E14" s="94" t="s">
         <v>93</v>
       </c>
-      <c r="F14" s="17" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="F14" s="52" t="s">
+        <v>567</v>
+      </c>
+      <c r="G14" s="406" t="s">
+        <v>580</v>
+      </c>
+      <c r="H14" s="280"/>
     </row>
     <row r="15" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="111"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
-      <c r="F15" s="5"/>
-      <c r="G15" s="5"/>
+      <c r="F15" s="34"/>
+      <c r="G15" s="349"/>
       <c r="H15" s="44"/>
     </row>
     <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="68" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>98</v>
       </c>
-      <c r="E16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="16" t="s">
+      <c r="E16" s="68" t="s">
+        <v>97</v>
+      </c>
+      <c r="F16" s="51" t="s">
         <v>100</v>
       </c>
-      <c r="G16" s="21"/>
+      <c r="G16" s="407"/>
       <c r="H16" s="63" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="22"/>
-      <c r="G17" s="5"/>
+      <c r="G17" s="40"/>
       <c r="H17" s="44"/>
     </row>
     <row r="18" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="240"/>
       <c r="C18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="E18" s="24" t="s">
-        <v>44</v>
+      <c r="E18" s="9" t="s">
+        <v>29</v>
       </c>
       <c r="F18" s="15"/>
       <c r="G18" s="1"/>
       <c r="H18" s="53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B20" s="81" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B20" s="345"/>
+      <c r="C20" s="240"/>
+      <c r="D20" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="E20" s="395"/>
       <c r="F20" s="27"/>
       <c r="G20" s="1"/>
       <c r="H20" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="15"/>
-      <c r="E22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="72"/>
+      <c r="E22" s="28"/>
       <c r="F22" s="21"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
-    <row r="23" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="26"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
     </row>
-    <row r="24" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -17643,51 +17888,52 @@
     <row r="77" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="78" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="79" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="80" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="96" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="97" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="98" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="99" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="100" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFFFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" customWidth="1"/>
     <col min="2" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" customWidth="1"/>
     <col min="7" max="7" width="20.85546875" customWidth="1"/>
     <col min="8" max="8" width="20.5703125" customWidth="1"/>
   </cols>
@@ -19722,103 +19968,103 @@
       <c r="A7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="86"/>
       <c r="E7" s="22"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="107" t="s">
         <v>180</v>
       </c>
       <c r="D8" s="110"/>
       <c r="E8" s="56"/>
       <c r="F8" s="12"/>
       <c r="G8" s="59" t="s">
         <v>166</v>
       </c>
-      <c r="H8" s="381" t="s">
+      <c r="H8" s="417" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="34"/>
       <c r="D9" s="87"/>
       <c r="E9" s="44"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
-      <c r="H9" s="382"/>
+      <c r="H9" s="418"/>
     </row>
     <row r="10" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="49"/>
       <c r="E10" s="2"/>
       <c r="F10" s="13"/>
       <c r="G10" s="59" t="s">
         <v>166</v>
       </c>
-      <c r="H10" s="382"/>
+      <c r="H10" s="418"/>
     </row>
     <row r="11" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="43"/>
-      <c r="H11" s="382"/>
+      <c r="H11" s="418"/>
     </row>
     <row r="12" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="15"/>
       <c r="D12" s="72"/>
       <c r="E12" s="2"/>
       <c r="F12" s="99"/>
       <c r="G12" s="176"/>
-      <c r="H12" s="383"/>
+      <c r="H12" s="419"/>
     </row>
     <row r="13" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="43"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="44"/>
     </row>
     <row r="14" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C14" s="15"/>
       <c r="D14" s="16" t="s">
         <v>92</v>
       </c>
       <c r="E14" s="94" t="s">